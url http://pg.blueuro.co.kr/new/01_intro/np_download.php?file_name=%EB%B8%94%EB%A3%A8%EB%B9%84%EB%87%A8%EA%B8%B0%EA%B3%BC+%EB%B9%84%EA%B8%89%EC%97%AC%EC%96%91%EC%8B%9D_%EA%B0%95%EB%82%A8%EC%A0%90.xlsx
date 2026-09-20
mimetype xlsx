--- v1 (2026-06-06)
+++ v2 (2026-09-20)
@@ -1,74 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\md\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\peech\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA6E74FF-43A2-4A70-A218-E0C5E7D7478C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="비급여" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
-  <extLst>
-[...11 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="84">
   <si>
     <t>블루비뇨기과 비급여 고지 양식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>중분류</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>소분류</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>항목</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>코드</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
@@ -372,51 +360,51 @@
   </si>
   <si>
     <t>방광염 주사</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>음경발기유도 주사</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>바이믹스펜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>수술방법(종류)에 따라다름</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>수술방법(종류)에 따라 다름</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
@@ -572,163 +560,163 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="쉼표 [0]" xfId="1" builtinId="6"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -861,55 +849,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L44"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="J12" sqref="J12"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" style="6" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="9" customWidth="1"/>
     <col min="7" max="8" width="10.7109375" style="9" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" customWidth="1"/>
     <col min="10" max="10" width="7.28515625" customWidth="1"/>
     <col min="11" max="11" width="28.85546875" style="6" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
@@ -996,77 +984,77 @@
       <c r="H5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="15"/>
       <c r="L5" s="11"/>
     </row>
     <row r="6" spans="1:12" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="8">
-        <v>340000</v>
+        <v>390000</v>
       </c>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="5"/>
       <c r="L6" s="3"/>
     </row>
     <row r="7" spans="1:12" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8">
         <v>390000</v>
       </c>
       <c r="H7" s="8">
-        <v>790000</v>
+        <v>640000</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="5" t="s">
         <v>83</v>
       </c>
       <c r="L7" s="3"/>
     </row>
     <row r="8" spans="1:12" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8">
         <v>1000000</v>
       </c>
       <c r="H8" s="8">
@@ -1610,51 +1598,51 @@
       <c r="F30" s="8">
         <v>350000</v>
       </c>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="5"/>
       <c r="L30" s="3"/>
     </row>
     <row r="31" spans="1:12" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="3">
         <v>659600291</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="3"/>
       <c r="F31" s="8">
-        <v>50000</v>
+        <v>60000</v>
       </c>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="5"/>
       <c r="L31" s="3"/>
     </row>
     <row r="32" spans="1:12" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E32" s="3"/>
       <c r="F32" s="8">
         <v>60000</v>
       </c>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>